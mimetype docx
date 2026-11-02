--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -101,51 +101,51 @@
               <w:t xml:space="preserve">CODIGO: SAC-OD-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VERSIÓN: 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fecha: 18 de Septiembre de 2026</w:t>
+        <w:t xml:space="preserve">Fecha: 02 de Noviembre de 2026</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Señores</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">TRANSPORTE Y LOGISTICA PASAMAR S.A.S</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>